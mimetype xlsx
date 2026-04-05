--- v2 (2026-02-10)
+++ v3 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6061a98c664762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3705850731e642268e4243350940e299.psmdcp" Id="R22dde9488b5d4b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3498ba9eb74b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba52eee38b56407cbc43f89c06c148a7.psmdcp" Id="R2a12298ff7384dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>