--- v3 (2026-04-05)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3498ba9eb74b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba52eee38b56407cbc43f89c06c148a7.psmdcp" Id="R2a12298ff7384dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725c99ce14ea4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b20c648c7aad420eb4ba0aad76ddf3e7.psmdcp" Id="R0225e60f83614383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>
@@ -49,156 +49,165 @@
   <x:si>
     <x:t>Acquisition and Easements</x:t>
   </x:si>
   <x:si>
     <x:t>Activities to identify, establish or expand legally protected areas and ecological processes. This includes all actions designed to directly protect the ecosystem through parks, reserves, easements (on public lands or private property), or other similar means. These are primarily on-the-ground.</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Institutional Infrastructure</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity Building and Coordination</x:t>
   </x:si>
   <x:si>
     <x:t>Activities to build the institutional capacity to do better conservation, restoration or protection. Includes activities to finance actions and programs related to ecosystem recovery, and processes that facilitate decision making, including coordination, organization, and communication among groups.</x:t>
   </x:si>
   <x:si>
     <x:t>Behavior Change - Compliance</x:t>
   </x:si>
   <x:si>
     <x:t>Compliance and Enforcement</x:t>
   </x:si>
   <x:si>
-    <x:t>Activities addressing monitoring and enforcing compliance with laws, policies and regulations, and standards &amp; codes at all levels. This category is about implementing and enforcing laws and regulations and increasing capacity to enforce compliance, not about creating or revising laws and policies.</x:t>
+    <x:t>Activities addressing enforcing compliance with laws, policies and regulations, and standards and codes at all levels. This category is about implementing and enforcing laws and regulations and increasing capacity to enforce compliance, not about creating or revising laws and policies.</x:t>
   </x:si>
   <x:si>
     <x:t>Behavior Change</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Planning</x:t>
   </x:si>
   <x:si>
     <x:t>Ecosystem Recovery Planning</x:t>
   </x:si>
   <x:si>
-    <x:t>Activities focused on development or revision of species, habitat, resource management or pressure reduction plans. This includes feasibility studies, plan design and development, and funding planning; it does not include plan implementation.</x:t>
+    <x:t>Activities to develop/revise ecosystem recovery plans at multiple scales (local, regional, statewide). Includes project prioritization and funding planning; but not plan implementation. Planning and design for individual protection or restoration projects should use ‘Project Planning and Design’.</x:t>
   </x:si>
   <x:si>
     <x:t>Ecological Restoration - Ecosystem</x:t>
   </x:si>
   <x:si>
     <x:t>Ecosystem Restoration Implementation</x:t>
   </x:si>
   <x:si>
-    <x:t>Activities directed at restoring sites, habitats, ecological processes and the wider environment, reducing or removing a stress, and maintaining or improving intact or restored sites. This includes all actions involved in directly managing the restoration or stewardship of habitats.</x:t>
+    <x:t>Activities to restore sites, habitats, ecological processes and the wider environment, reducing or removing a stressor, and maintaining/improving intact or restored sites. Includes all actions to directly manage restoration/stewardship of habitats, and stormwater abatement using natural processes.</x:t>
   </x:si>
   <x:si>
     <x:t>Ecological Restoration</x:t>
   </x:si>
   <x:si>
     <x:t>Behavior Change - Awareness Raising (Education)</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Education and Awareness </x:t>
+    <x:t>Education and Awareness</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Outreach and communications activities designed to make people aware of key issues and best practices through informal education. This does not include formal education or training targeted at professionals. </x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Monitoring</x:t>
   </x:si>
   <x:si>
     <x:t>Effectiveness Evaluation</x:t>
   </x:si>
   <x:si>
-    <x:t>These activities focus on development or implementation of monitoring and evaluation efforts, including status and trends, effectiveness, and implementation monitoring. These are often ongoing or repeated processes, as opposed to one-off research efforts and includes pilot monitoring programs.</x:t>
+    <x:t>Activities to assess impacts of recovery activities and programs, to gauge if planned outcomes occurred as a direct result of implementation efforts. For tracking implementation efforts themselves use ‘Implementation Monitoring’, or ‘Status and Trends Monitoring’ for tracking ecosystem conditions.</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation Monitoring</x:t>
   </x:si>
   <x:si>
+    <x:t>Activities to track execution of recovery plans. These are often ongoing or repeated processes, not one-off research. This does not include assessment of species or environment status or trends, or of other non-species status and trends indicators (use Status and Trends Monitoring).</x:t>
+  </x:si>
+  <x:si>
     <x:t>Behavior Change - Incentives</x:t>
   </x:si>
   <x:si>
     <x:t>Incentives</x:t>
   </x:si>
   <x:si>
     <x:t>Activities focused on developing and providing livelihood, economic, social and other incentives to help people overcome barriers (financial, technical, social, etc.) and ultimately change behaviors. These actions can target individuals, institutions or groups. Does not include easements.</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Recovery Funding</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Mobilizing Funding </x:t>
+    <x:t>Mobilizing Funding</x:t>
   </x:si>
   <x:si>
     <x:t>All activities to fund, plan funding, or prioritize funding for any element of recovery.</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Regulations</x:t>
   </x:si>
   <x:si>
     <x:t>Policy and Regulation Development</x:t>
   </x:si>
   <x:si>
     <x:t>Activities to develop, change, influence, and help implement formal legislation, regulations, and voluntary standards. This includes strategies and actions aimed at using government powers at all levels to protect and manage species, habitats and natural resources; enacting or changing policy.</x:t>
   </x:si>
   <x:si>
     <x:t>Project Planning and Design</x:t>
   </x:si>
   <x:si>
+    <x:t>Activities to plan and design individual protection/restoration projects. Includes feasibility studies, plan design, development, and funding. Does not include plan implementation or recovery of larger systems, like watersheds or large ecosystems (e.g., Puget Sound; use Ecosystem Recovery Planning).</x:t>
+  </x:si>
+  <x:si>
     <x:t>Enabling Conditions - Research</x:t>
   </x:si>
   <x:si>
     <x:t>Research</x:t>
   </x:si>
   <x:si>
-    <x:t>These activities focus on filling research needs. These are often one time efforts, not ongoing or repeated monitoring efforts (see Monitoring). This includes pilot programs and development of recommendations or prioritization based on research.</x:t>
+    <x:t>These activities focus on filling research needs. These are often one-time efforts, not ongoing or repeated monitoring efforts (use Status &amp; Trends Monitoring). This includes pilot programs and development of recommendations or prioritization based on research.</x:t>
   </x:si>
   <x:si>
     <x:t>Ecological Restoration - Species</x:t>
   </x:si>
   <x:si>
     <x:t>Species Management</x:t>
   </x:si>
   <x:si>
-    <x:t>Activities focused on managing or restoring species by directly addressing species populations. This includes on-the-ground projects to recover populations (e.g. species reintroductions) as well as harvest and hatchery programs. This does not include actions or programs addressing habitat.</x:t>
+    <x:t>Activities to manage/restore species by directly addressing species populations. Includes on-the-ground projects to recover populations (e.g. species reintroductions), and harvest and hatchery programs. Does not include activities related to species monitoring (use Status and Trends Monitoring).</x:t>
   </x:si>
   <x:si>
     <x:t>Status and Trends Monitoring</x:t>
   </x:si>
   <x:si>
+    <x:t>Activities to track changes in conditions including data collection, analysis, mapping, modeling, reporting, and sharing – ongoing/repeated processes, not one-off research. For project/program monitoring use ‘Implementation Monitoring’, or ‘Effectiveness Evaluation’ for project/program impacts.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Enabling Conditions - Technical Capacity</x:t>
   </x:si>
   <x:si>
     <x:t>Technical Assistance and Training</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Activities focused on enhancing knowledge and skills of specific individuals or groups in formal education, informal professional education or a structured training program. This includes technical assistance and tool development but does not include outreach to general public (see Education). </x:t>
+    <x:t xml:space="preserve">Activities to enhance knowledge and skills of specific individuals or groups in formal education, informal professional education or a structured training program. This includes technical assistance and tool development but does not include outreach to general public (see Education and Awareness). </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -654,155 +663,164 @@
       <x:c r="D7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4" ht="15" customHeight="1">
       <x:c r="A8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4" ht="15" customHeight="1">
       <x:c r="A9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4" ht="15" customHeight="1">
       <x:c r="A10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4" ht="15" customHeight="1">
       <x:c r="A11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4" ht="15" customHeight="1">
       <x:c r="A12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4" ht="15" customHeight="1">
       <x:c r="A13" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4" ht="15" customHeight="1">
       <x:c r="A14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4" ht="15" customHeight="1">
       <x:c r="A15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4" ht="15" customHeight="1">
       <x:c r="A16" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4" ht="15" customHeight="1">
       <x:c r="A17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Activity Types</vt:lpstr>
       <vt:lpstr>Activity Types!Print_Area</vt:lpstr>
       <vt:lpstr>Activity Types!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>