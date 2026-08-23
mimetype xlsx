--- v4 (2026-06-30)
+++ v5 (2026-08-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725c99ce14ea4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b20c648c7aad420eb4ba0aad76ddf3e7.psmdcp" Id="R0225e60f83614383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf558492922144a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98deb77f0be9439f9743af4c1cfe7010.psmdcp" Id="R7410bbf386434b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Activity Types" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Activity Types" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Activity Type Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Short Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Description</x:t>
   </x:si>
   <x:si>
     <x:t>Activity Type Category</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling Conditions - Protection</x:t>
   </x:si>
   <x:si>
     <x:t>Acquisition and Easements</x:t>
@@ -528,51 +528,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="110.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="20.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>